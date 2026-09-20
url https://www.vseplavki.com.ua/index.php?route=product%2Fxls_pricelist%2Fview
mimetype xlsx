--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="vsepkavki_pricelist" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Оптовый каталог ВсеПлавки</t>
   </si>
   <si>
     <t>Украина, г.Харьков</t>
   </si>
   <si>
     <t>+38 (067) 571 93 13</t>
   </si>
   <si>
     <t>vseplavki@gmail.com</t>
   </si>
   <si>
     <t>https://www.vseplavki.com.ua/opt.html</t>
   </si>
   <si>
     <t>изображение</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>модель</t>
   </si>
   <si>
@@ -120,154 +120,149 @@
     <t>13-200</t>
   </si>
   <si>
     <t>200 грн.</t>
   </si>
   <si>
     <t>Мужские плавки 13-200 боксеры голубой абстракция 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - голубой, Наличие карманов - нет, Расцветка - абстракция) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>16-10</t>
   </si>
   <si>
     <t>Мужские плавки 16-10 брифы черный 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - ) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Atlanticbeach</t>
   </si>
   <si>
     <t>240 грн.</t>
   </si>
   <si>
+    <t>Мужские плавки 7603 стринги голубой 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - стринги, Гигиеническая сетка - нет, Цвет - голубой, Наличие карманов - нет, Расцветка - ) 
+ ( цена за - шт)</t>
+  </si>
+  <si>
+    <t>Мужские плавки 7603 стринги  синий 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - стринги, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - ) 
+ ( цена за - шт)</t>
+  </si>
+  <si>
+    <t>Мужские плавки 7603 стринги серый 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - стринги, Гигиеническая сетка - нет, Цвет - серый, Наличие карманов - нет, Расцветка - ) 
+ ( цена за - шт)</t>
+  </si>
+  <si>
+    <t>Мужские плавки 7603 стринги черный 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - стринги, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - ) 
+ ( цена за - шт)</t>
+  </si>
+  <si>
     <t>Мужские плавки 7603 стринги красный 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - стринги, Гигиеническая сетка - нет, Цвет - красный, Наличие карманов - нет, Расцветка - ) 
  ( цена за - шт)</t>
   </si>
   <si>
-    <t>Мужские плавки 7603 стринги голубой 
-[...18 lines deleted...]
-  <si>
     <t>300 грн.</t>
   </si>
   <si>
     <t>Мужские плавки 76120 брифы баталы серый 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - серый, Наличие карманов - нет, Расцветка - ) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 76120 брифы баталы синий 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - ) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 76120 брифы баталы черный 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - ) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 7619 брифы красный 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - красный, Наличие карманов - нет, Расцветка - ) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 7639 брифы красный 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - красный, Наличие карманов - нет, Расцветка - ) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 790 брифы красный 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - красный, Наличие карманов - нет, Расцветка - ) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>790-1</t>
   </si>
   <si>
-    <t>Мужские плавки 790-1 брифы черный газетка 
- ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - газетка) 
+    <t>Мужские плавки 790-1 брифы серый  кубики 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - серый, Наличие карманов - нет, Расцветка -  кубики) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 790-1 брифы белый кубики 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - белый, Наличие карманов - нет, Расцветка - кубики) 
  ( цена за - шт)</t>
   </si>
   <si>
-    <t>Мужские плавки 790-1 брифы серый  кубики 
-[...3 lines deleted...]
-  <si>
     <t>320 грн.</t>
   </si>
   <si>
     <t>Мужские плавки 79137 боксеры сиреневый 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - сиреневый, Наличие карманов - нет, Расцветка - ) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 79188 боксеры синий красная/серая/красная 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка -  красная/серая/красная) 
  ( цена за - шт)</t>
   </si>
   <si>
+    <t>Мужские плавки 79202 боксеры серый синяя/красная вставка 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - серый, Наличие карманов - нет, Расцветка - синяя/красная вставка) 
+ ( цена за - шт)</t>
+  </si>
+  <si>
+    <t>Мужские плавки 79202 боксеры серый голубая/красная вставка 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - серый, Наличие карманов - нет, Расцветка - голубая/красная вставка) 
+ ( цена за - шт)</t>
+  </si>
+  <si>
     <t>Мужские плавки 79202 боксеры синий синяя/красная вставка 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка -  синяя/красная вставка) 
  ( цена за - шт)</t>
   </si>
   <si>
-    <t>Мужские плавки 79202 боксеры серый синяя/красная вставка 
-[...8 lines deleted...]
-  <si>
     <t>Мужские плавки 79325 боксеры синий красная вставка 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - красная вставка) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 79328 боксеры серый красная/белая вставка 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - серый, Наличие карманов - нет, Расцветка - красная/белая вставка) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 79328 боксеры синий красная/белая вставка 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - красная/белая вставка) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 79331 боксеры синий 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - ) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 79331 боксеры серый 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - серый, Наличие карманов - нет, Расцветка - ) 
  ( цена за - шт)</t>
   </si>
   <si>
@@ -313,134 +308,126 @@
   <si>
     <t>79332-5</t>
   </si>
   <si>
     <t>Мужские плавки 79332 боксеры синий серые вставки 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - серая вставка) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>79332-6</t>
   </si>
   <si>
     <t>Мужские плавки 79332 боксеры черный голубые вставки 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - голубая вставка) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>79332-7</t>
   </si>
   <si>
     <t>Мужские плавки 79332 боксеры чёрный серые вставки 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - серая вставка) 
  ( цена за - шт)</t>
   </si>
   <si>
+    <t>Мужские плавки 79333 боксеры синий 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - однотонные) 
+ ( цена за - шт)</t>
+  </si>
+  <si>
     <t>Мужские плавки 79333 боксеры серый 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - серый, Наличие карманов - нет, Расцветка - однотонные) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 79333 боксеры черный 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - однотонные) 
  ( цена за - шт)</t>
   </si>
   <si>
-    <t>Мужские плавки 79333 боксеры синий 
- ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - однотонные) 
+    <t>450 грн.</t>
+  </si>
+  <si>
+    <t>Мужские плавки 79334 боксеры чёрный голубая вставка 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - голубая вставка) 
  ( цена за - шт)</t>
   </si>
   <si>
-    <t>450 грн.</t>
+    <t>Мужские плавки 79334 боксеры синий красная вставка 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - красная  вставка) 
+ ( цена за - шт)</t>
+  </si>
+  <si>
+    <t>Мужские плавки 79334 боксеры серный голубая вставка 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - серый, Наличие карманов - нет, Расцветка - голубая вставка) 
+ ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 79334 боксеры серый красная вставка 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - серый, Наличие карманов - нет, Расцветка - красная  вставка) 
  ( цена за - шт)</t>
   </si>
   <si>
-    <t>Мужские плавки 79334 боксеры чёрный голубая вставка 
-[...8 lines deleted...]
-  <si>
     <t>Мужские плавки 79334 боксеры чёрный серая вставка 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - серая вставка) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 79334 боксеры синий голубая вставка 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - голубая вставка) 
  ( цена за - шт)</t>
   </si>
   <si>
-    <t>Мужские плавки 79334 боксеры серный голубая вставка 
-[...3 lines deleted...]
-  <si>
     <t>7965-1</t>
   </si>
   <si>
     <t>Мужские плавки 7965-1 боксеры 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - абстракция) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Мужские плавки 7990 боксеры синий 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - низкая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - ) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>883Y-22-4 красный</t>
   </si>
   <si>
     <t>500 грн.</t>
   </si>
   <si>
     <t>Плавки шорты Atlantic Beach 883Y-22-4 Красный 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - шорты пляжные, Форма плавок - шорты пляжные, Гигиеническая сетка - да, Цвет - красный, Наличие карманов - да, Расцветка - однотонные) 
  ( цена за - шт)</t>
   </si>
   <si>
-    <t>883Y-23-1 черный</t>
+    <t>883Y-23-2 синий</t>
   </si>
   <si>
     <t>600 грн.</t>
-  </si>
-[...6 lines deleted...]
-    <t>883Y-23-2 синий</t>
   </si>
   <si>
     <t>Плавки шорты Atlantic Beach 883Y-23-2 синий 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - шорты пляжные, Форма плавок - шорты пляжные, Гигиеническая сетка - да, Цвет - синий, Наличие карманов - да, Расцветка - однотонные) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>883Y-23-3 красный</t>
   </si>
   <si>
     <t>Плавки шорты Atlantic Beach 883Y-23-3 красный 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - шорты пляжные, Форма плавок - шорты пляжные, Гигиеническая сетка - да, Цвет - красный, Наличие карманов - да, Расцветка - однотонные) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>Diezi</t>
   </si>
   <si>
     <t>DZ-01</t>
   </si>
   <si>
     <t>250 грн.</t>
   </si>
   <si>
     <t>Мужские плавки DZ-01 боксеры черный абстракция 
@@ -480,57 +467,57 @@
   <si>
     <t>Мужские плавки DZ-113 брифы черный горох 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - горох) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>DZ-114</t>
   </si>
   <si>
     <t>Мужские плавки DZ-114 брифы синий змея 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - змея) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>DZ-115</t>
   </si>
   <si>
     <t>Мужские плавки DZ-115 брифы черный акварель 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - акварель) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>DZ-116</t>
   </si>
   <si>
+    <t>Мужские плавки DZ-116 брифы черный 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - ) 
+ ( цена за - шт)</t>
+  </si>
+  <si>
     <t>Мужские плавки DZ-116 брифы синий 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - ) 
- ( цена за - шт)</t>
-[...3 lines deleted...]
- ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - ) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>DZ-119</t>
   </si>
   <si>
     <t>Мужские плавки DZ-119 боксеры синий 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - да, Цвет - синий, Наличие карманов - да, Расцветка - ) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>DZ-120-1</t>
   </si>
   <si>
     <t>Мужские плавки DZ-120-1 боксеры черный абстракция вставка 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - абстракция вставка) 
  ( цена за - шт)</t>
   </si>
   <si>
     <t>DZ-120-2</t>
   </si>
   <si>
     <t>Мужские плавки DZ-120-2 боксеры черный цветы вставка 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - высокая, Тип плавок - плавки пляжные, Форма плавок - боксеры, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - цветы вставка) 
  ( цена за - шт)</t>
@@ -839,164 +826,164 @@
   </si>
   <si>
     <t>Детские плавки 88-00 брифы для малышей красная субмарина 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - красный, Наличие карманов - нет, Расцветка - полоски) 
  ( цена за - шт) 
  ( Пол ребенка - для мальчиков) 
  ( Детский возраст - 0,5 года, 1 год, 2 года, 3 года, Вид изделия - плавки) 
  ( Возрастная категория - детские)</t>
   </si>
   <si>
     <t>88-1</t>
   </si>
   <si>
     <t>160 грн.</t>
   </si>
   <si>
     <t>Детские плавки DZ-88-1 брифы для мальчиков синий камуфляж 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - камуфляж
 ) 
  ( цена за - шт) 
  ( Пол ребенка - для мальчиков) 
  ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
  ( Возрастная категория - детские)</t>
   </si>
   <si>
+    <t>Детские плавки DZ-88-1 брифы для мальчиков  желтый огайо 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - желтый, Наличие карманов - нет, Расцветка - огайо) 
+ ( цена за - шт) 
+ ( Пол ребенка - для мальчиков) 
+ ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
+ ( Возрастная категория - детские)</t>
+  </si>
+  <si>
     <t>Детские плавки DZ-88-1 брифы для мальчиков фуксия камуфляж 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - фуксия, Наличие карманов - нет, Расцветка - камуфляж
 ) 
  ( цена за - шт) 
  ( Пол ребенка - для мальчиков) 
  ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
  ( Возрастная категория - детские)</t>
   </si>
   <si>
-    <t>Детские плавки DZ-88-1 брифы для мальчиков  желтый огайо 
-[...6 lines deleted...]
-  <si>
     <t>Детские плавки DZ-88-1 брифы для мальчиков голубой камуфляж 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - голубой, Наличие карманов - нет, Расцветка - камуфляж
 ) 
  ( цена за - шт) 
  ( Пол ребенка - для мальчиков) 
  ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
  ( Возрастная категория - детские)</t>
   </si>
   <si>
     <t>Детские плавки DZ-88-1 брифы для мальчиков красная пальма 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - красная пальма) 
  ( цена за - шт) 
  ( Пол ребенка - для мальчиков) 
  ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
  ( Возрастная категория - детские)</t>
   </si>
   <si>
     <t>Детские плавки DZ-88-1 брифы для мальчиков синяя пальма 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - пальма) 
  ( цена за - шт) 
  ( Пол ребенка - для мальчиков) 
  ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
  ( Возрастная категория - детские)</t>
   </si>
   <si>
     <t>88-2</t>
   </si>
   <si>
     <t>Детские плавки 88-2 брифы для девочек крупный синий цветок 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - синий, Наличие карманов - нет, Расцветка - цветы) 
  ( цена за - шт) 
  ( Пол ребенка - для девочек) 
  ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
  ( Возрастная категория - детские)</t>
   </si>
   <si>
+    <t>Детские плавки 88-2 брифы для девочек крупный голубой цветок 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - голубой, Наличие карманов - нет, Расцветка - цветы) 
+ ( цена за - шт) 
+ ( Пол ребенка - для девочек) 
+ ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
+ ( Возрастная категория - детские)</t>
+  </si>
+  <si>
+    <t>Детские плавки 88-2 брифы для девочек мелкий черный цветок 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - черный, Наличие карманов - нет, Расцветка - цветы) 
+ ( цена за - шт) 
+ ( Пол ребенка - для девочек) 
+ ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
+ ( Возрастная категория - детские)</t>
+  </si>
+  <si>
+    <t>Детские плавки 88-2 брифы для девочек розовые сердечки 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - розовый, Наличие карманов - нет, Расцветка - сердечки) 
+ ( цена за - шт) 
+ ( Пол ребенка - для девочек) 
+ ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
+ ( Возрастная категория - детские)</t>
+  </si>
+  <si>
+    <t>Детские плавки 88-2 брифы для девочек акварель 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - разноцветный, Наличие карманов - нет, Расцветка - акварель) 
+ ( цена за - шт) 
+ ( Пол ребенка - для девочек) 
+ ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
+ ( Возрастная категория - детские)</t>
+  </si>
+  <si>
+    <t>Детские плавки 88-2 брифы для девочек алые цветы 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - алый, Наличие карманов - нет, Расцветка - цветы) 
+ ( цена за - шт) 
+ ( Пол ребенка - для девочек) 
+ ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
+ ( Возрастная категория - детские)</t>
+  </si>
+  <si>
     <t>Детские плавки 88-2 брифы для девочек мелкий фиолетовый цветок 
  ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - фиолетовый, Наличие карманов - нет, Расцветка - цветы) 
  ( цена за - шт) 
  ( Пол ребенка - для девочек) 
  ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
  ( Возрастная категория - детские)</t>
   </si>
   <si>
-    <t>Детские плавки 88-2 брифы для девочек мелкий черный цветок 
-[...38 lines deleted...]
-  <si>
     <t>88-3</t>
   </si>
   <si>
-    <t>Детские плавки DZ-88-3 брифы для мальчиков красно-синий 
- ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - красно-синие, Наличие карманов - нет, Расцветка - полоски) 
+    <t>Детские плавки DZ-88-3 брифы для мальчиков черно-белые 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - черно-белый, Наличие карманов - нет, Расцветка - полоски) 
  ( цена за - шт) 
  ( Пол ребенка - для мальчиков) 
  ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
  ( Возрастная категория - детские)</t>
   </si>
   <si>
-    <t>Детские плавки DZ-88-3 брифы для мальчиков черно-белые 
- ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - черно-белый, Наличие карманов - нет, Расцветка - полоски) 
+    <t>Детские плавки DZ-88-3 брифы для мальчиков красно-синий 
+ ( Назначение плавок - для плавания, для бассейна, для пляжа, Посадка - средняя, Тип плавок - плавки пляжные, Форма плавок - брифы, Гигиеническая сетка - нет, Цвет - красно-синие, Наличие карманов - нет, Расцветка - полоски) 
  ( цена за - шт) 
  ( Пол ребенка - для мальчиков) 
  ( Детский возраст - 1 год, 2 года, 3 года, 4 года, 5 лет, 6 лет, Вид изделия - плавки) 
  ( Возрастная категория - детские)</t>
   </si>
   <si>
     <t>Стартовые плавки</t>
   </si>
   <si>
     <t>PH-20010</t>
   </si>
   <si>
     <t>400 грн.</t>
   </si>
   <si>
     <t>Мужские плавки PH-20010 стартовые джаммеры черный/голубой 
  ( Назначение плавок - для плавания, для бассейна, Посадка - средняя, Тип плавок - джаммеры, Гигиеническая сетка - нет, Цвет - черный/голубой, Наличие карманов - нет, Расцветка - ) 
  ( цена за - шт) 
  ( Вид изделия - плавки)</t>
   </si>
   <si>
     <t>Женский купальник</t>
   </si>
   <si>
     <t>Alina Onor</t>
@@ -1571,51 +1558,51 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12-011-1-2-100x1001.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13-154-2-2-100x1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13-155-3-2-100x1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13-162-3-2-100x1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13-162-2-2-100x1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13-200-2-100x1006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16-10-3-100x1007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603-3-3-100x1008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603-2-3-100x1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603-4-3-100x10010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603-5-3-100x10011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603-1-3-100x10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76120-3-2-100x10013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76120-2-2-100x10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76120-1-2-100x10015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619-1-100x10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639-100x10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790-4-1-100x10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790-1-3-1-100x10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790-1-7-1-100x10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790-1-2-1-100x10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79137-6-2-100x10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79188-10-100x10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79202-2-1-2-100x10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79202-3-1-2-100x10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79202-3-2-3-100x10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79325-3-2-100x10027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79328-3-1-2-100x10028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79328-2-2-2-100x10029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331-2-2-100x10030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331-3-2-100x10031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331-1-3-2-100x10032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331-1-2-2-100x10033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331-1-1-2-100x10034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79332-6-2-100x10035.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79332-4-2-100x10036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79332-5-2-100x10037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79332-1-2-100x10038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79332-2-2-100x10039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79333-3-2-100x10040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79333-1-2-100x10041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79333-2-2-100x10042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334-7-100x10043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334-1-2-100x10044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334-4-2-100x10045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334-2-2-100x10046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334-3-2-100x10047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334-5-2-100x10048.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965-5-2-100x10049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990-2-2-100x10050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883Y-22-4-6-100x10051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883Y-23-2-5-100x10052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883Y-23-1-5-100x10053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883Y-23-7-100x10054.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-01-2-100x10055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-110-1-100x10056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-111-1-100x10057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-112-1-100x10058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-113-1-100x10059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-114-1-100x10060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-115-2-100x10061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-116-2-1-100x10062.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-116-1-1-100x10063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-119-4-2-100x10064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-120-1-2-100x10065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-120-2-2-100x10066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-120-3-2-100x10067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-120-4-2-100x10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-120-5-2-100x10069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-121-1-2-100x10070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-121-2-2-100x10071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-121-3-2-100x10072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-121-5-2-100x10073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-121-6-2-100x10074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-2011-2-100x10075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-2014-2-100x10076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ph-30008-2-100x10077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ph-30009-2-100x10078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ph-30011-2-100x10079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PH300160-1-100x10080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PH300160-2-100x10081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ph-300180-2-100x10082.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16-12-2-100x10083.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-16-2-2024-2-100x10084.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-17-3-2024-2-100x10085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-17-2-2024-3-100x10086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-17-8-2024-2-100x10087.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-18-5-2024-2-100x10088.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-18-2-2024-2-100x10089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-19-4-2-100x10090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-28-6-3-100x10091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-28-1-2-100x10092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-29-1-2-100x10093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-29-3-2-100x10094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-33-4-2-100x10095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-33-5-2-100x10096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-33-6-2-100x10097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-33-11-2-100x10098.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-4-1-100x10099.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-1-4-1-100x100100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-1-7-1-100x100101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-1-11-100x100102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-1-8-2-100x100103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-1-5-1-100x100104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-1-6-1-100x100105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-16-100x100106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-12-100x100107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-7-100x100108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-17-100x100109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-3-100x100110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-100x100111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-18-100x100112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-3-5-1-100x100113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-3-1-1-100x100114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ph-20010-2-100x100115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/A0074-2-1-100x100116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/A0074-3-1-100x100117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/A0074-4-3-1-100x100118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/A0074-4-2-1-100x100119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/A0074-4-1-1-100x100120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/A0074-8-1-100x100121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PH10025-1-100x100122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PH10085-1-100x100123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19101-1-1-100x100124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19121-1-1-100x100125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19121-2-1-100x100126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19124-3-2-100x100127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-55-2-1-100x100128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-55-1-1-100x100129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-56-1-1-100x100130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-57-4-1-100x100131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-57-1-1-100x100132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-57-2-1-100x100133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-57-3-1-100x100134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-58-1-1-100x100135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-58-2-1-100x100136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-58-3-1-100x100137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-59-2-2-100x100138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-59-1-2-100x100139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-59-3-2-100x100140.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12-011-1-2-100x1001.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13-154-2-2-100x1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13-155-3-2-100x1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13-162-3-2-100x1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13-162-2-2-100x1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13-200-2-100x1006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16-10-3-100x1007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603-2-3-100x1008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603-4-3-100x1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603-5-3-100x10010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603-1-3-100x10011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603-3-3-100x10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76120-3-2-100x10013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76120-2-2-100x10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76120-1-2-100x10015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619-1-100x10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639-100x10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790-4-1-100x10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790-1-2-1-100x10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790-1-7-1-100x10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79137-6-2-100x10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79188-10-100x10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79202-3-1-2-100x10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79202-3-2-3-100x10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79202-2-1-2-100x10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79325-3-2-100x10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79328-3-1-2-100x10027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79328-2-2-2-100x10028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331-2-2-100x10029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331-3-2-100x10030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331-1-3-2-100x10031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331-1-2-2-100x10032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79331-1-1-2-100x10033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79332-6-2-100x10034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79332-4-2-100x10035.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79332-5-2-100x10036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79332-1-2-100x10037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79332-2-2-100x10038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79333-2-2-100x10039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79333-3-2-100x10040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79333-1-2-100x10041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334-1-2-100x10042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334-4-2-100x10043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334-5-2-100x10044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334-7-100x10045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334-2-2-100x10046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79334-3-2-100x10047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965-5-2-100x10048.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990-2-2-100x10049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883Y-22-4-6-100x10050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883Y-23-1-5-100x10051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883Y-23-7-100x10052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-01-2-100x10053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-110-1-100x10054.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-111-1-100x10055.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-112-1-100x10056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-113-1-100x10057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-114-1-100x10058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-115-2-100x10059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-116-1-1-100x10060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-116-2-1-100x10061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-119-4-2-100x10062.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-120-1-2-100x10063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-120-2-2-100x10064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-120-3-2-100x10065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-120-4-2-100x10066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-120-5-2-100x10067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-121-1-2-100x10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-121-2-2-100x10069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-121-3-2-100x10070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-121-5-2-100x10071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-121-6-2-100x10072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-2011-2-100x10073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-2014-2-100x10074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ph-30008-2-100x10075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ph-30009-2-100x10076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ph-30011-2-100x10077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PH300160-1-100x10078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PH300160-2-100x10079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ph-300180-2-100x10080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16-12-2-100x10081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-16-2-2024-2-100x10082.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-17-3-2024-2-100x10083.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-17-2-2024-3-100x10084.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-17-8-2024-2-100x10085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-18-5-2024-2-100x10086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-18-2-2024-2-100x10087.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-19-4-2-100x10088.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-28-6-3-100x10089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-28-1-2-100x10090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-29-1-2-100x10091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-29-3-2-100x10092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-33-4-2-100x10093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-33-5-2-100x10094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-33-6-2-100x10095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-33-11-2-100x10096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-4-1-100x10097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-1-4-1-100x10098.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-1-11-100x10099.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-1-7-1-100x100100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-1-8-2-100x100101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-1-5-1-100x100102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-1-6-1-100x100103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-16-100x100104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-17-100x100105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-7-100x100106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-100x100107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-3-100x100108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-18-100x100109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-2-12-100x100110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-3-1-1-100x100111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88-3-5-1-100x100112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ph-20010-2-100x100113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/A0074-2-1-100x100114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/A0074-3-1-100x100115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/A0074-4-3-1-100x100116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/A0074-4-2-1-100x100117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/A0074-4-1-1-100x100118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/A0074-8-1-100x100119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PH10025-1-100x100120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PH10085-1-100x100121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19101-1-1-100x100122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19121-1-1-100x100123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19121-2-1-100x100124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19124-3-2-100x100125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-55-2-1-100x100126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-55-1-1-100x100127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-56-1-1-100x100128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-57-4-1-100x100129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-57-1-1-100x100130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-57-2-1-100x100131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-57-3-1-100x100132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-58-1-1-100x100133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-58-2-1-100x100134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/DZ-58-3-1-100x100135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-59-2-2-100x100136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-59-1-2-100x100137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dz-59-3-2-100x100138.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3980,81 +3967,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
-      <xdr:row>92</xdr:row>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -4460,81 +4447,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -4940,111 +4927,111 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -5210,81 +5197,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
-      <xdr:row>136</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
-      <xdr:row>137</xdr:row>
+      <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -5703,110 +5690,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="138" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6065,62 +5992,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1067-12-011.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/989-13-154.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/995-13-155.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/985-13-162.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/987-13-162.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1004-13-200.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/999-16-10.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/960-7603.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/961-7603.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/963-7603.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/962-7603.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/959-7603.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/966-76120.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/965-76120.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/964-76120.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/956-7619.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/957-7639.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/955-790.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/983-790-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/967-790-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/977-790-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/835-79137.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/928-79188.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/937-79202.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/939-79202.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/940-79202.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/918-79325.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/925-79328.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/921-79328.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/833-79331.html" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/834-79331.html" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/831-79331-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/830-79331-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/829-79331-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1310-79332-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1307-79332-3.html" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1308-79332-5.html" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1305-79332-6.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1306-79332-7.html" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1304-79333.html" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1302-79333.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1303-79333.html" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1317-79334.html" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1312-79334.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1315-79334.html" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1313-79334.html" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1314-79334.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1316-79334.html" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1329-7965-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/984-7990.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/372-883y-22-4-krasnyj.html" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1322-883y-23-1-chernyj.html" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1326-883y-23-2-sinij.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1327-883y-23-3-krasnyj.html" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1037-dz-01.html" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1027-dz-110.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1028-dz-111.html" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1030-dz-112.html" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1031-dz-113.html" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1034-dz-114.html" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1032-dz-115.html" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1036-dz-116.html" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1035-dz-116.html" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1039-dz-119.html" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1016-dz-120-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1017-dz-120-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1018-dz-120-3.html" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1019-dz-120-4.html" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1020-dz-120-5.html" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1021-dz-121-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1022-dz-121-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1023-dz-121-3.html" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1025-dz-121-5.html" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1026-dz-121-6.html" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1041-dz-2011.html" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1043-dz-2014.html" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1052-ph-30008.html" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1053-ph-30009.html" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1331-ph-30011.html" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1046-ph-30016.html" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1047-ph-30016.html" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1050-ph-30018.html" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1068-16-12.html" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1078-dz-16.html" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1079-dz-17.html" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1082-dz-17.html" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1080-dz-17.html" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1091-dz-18.html" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1087-dz-18.html" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1086-dz-19.html" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1092-dz-28.html" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1093-dz-28.html" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1097-dz-29.html" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1098-dz-29.html" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1109-dz-33.html" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1110-dz-33.html" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1107-dz-33.html" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1108-dz-33.html" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1124-88-00.html" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1113-88-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1112-88-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1118-88-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1119-88-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1114-88-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1115-88-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1126-88-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1125-88-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1129-88-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1130-88-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1128-88-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1131-88-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1127-88-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1123-88-3.html" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1122-88-3.html" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/startovye-plavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/startovye-plavki/1064-ph-20010.html" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1170-a0074.html" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1172-a0074.html" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1168-a0074-4.html" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1167-a0074-4.html" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1166-a0074-4.html" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1169-a0074-8.html" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1177-ph-10025.html" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1179-ph-10085.html" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1152-19101.html" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1150-19121.html" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1151-19121.html" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1148-19124.html" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1134-dz-55.html" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1132-dz-55.html" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1143-dz-56.html" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1138-dz-57.html" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1135-dz-57.html" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1136-dz-57.html" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1137-dz-57.html" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1139-dz-58.html" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1140-dz-58.html" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1141-dz-58.html" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1146-dz-59.html" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1144-dz-59.html" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1145-dz-59.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1067-12-011.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/989-13-154.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/995-13-155.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/985-13-162.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/987-13-162.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1004-13-200.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/999-16-10.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/961-7603.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/963-7603.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/962-7603.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/959-7603.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/960-7603.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/966-76120.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/965-76120.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/964-76120.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/956-7619.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/957-7639.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/955-790.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/977-790-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/967-790-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/835-79137.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/928-79188.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/939-79202.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/940-79202.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/937-79202.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/918-79325.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/925-79328.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/921-79328.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/833-79331.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/834-79331.html" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/831-79331-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/830-79331-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/829-79331-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1310-79332-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1307-79332-3.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1308-79332-5.html" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1305-79332-6.html" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1306-79332-7.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1303-79333.html" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1304-79333.html" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1302-79333.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1312-79334.html" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1315-79334.html" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1316-79334.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1317-79334.html" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1313-79334.html" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1314-79334.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1329-7965-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/984-7990.html" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/372-883y-22-4-krasnyj.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1326-883y-23-2-sinij.html" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1327-883y-23-3-krasnyj.html" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1037-dz-01.html" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1027-dz-110.html" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1028-dz-111.html" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1030-dz-112.html" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1031-dz-113.html" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1034-dz-114.html" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1032-dz-115.html" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1035-dz-116.html" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1036-dz-116.html" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1039-dz-119.html" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1016-dz-120-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1017-dz-120-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1018-dz-120-3.html" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1019-dz-120-4.html" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1020-dz-120-5.html" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1021-dz-121-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1022-dz-121-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1023-dz-121-3.html" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1025-dz-121-5.html" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1026-dz-121-6.html" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1041-dz-2011.html" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1043-dz-2014.html" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1052-ph-30008.html" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1053-ph-30009.html" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1331-ph-30011.html" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1046-ph-30016.html" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1047-ph-30016.html" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/muzhskie-plavki/1050-ph-30018.html" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1068-16-12.html" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1078-dz-16.html" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1079-dz-17.html" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1082-dz-17.html" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1080-dz-17.html" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1091-dz-18.html" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1087-dz-18.html" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1086-dz-19.html" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1092-dz-28.html" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1093-dz-28.html" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1097-dz-29.html" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1098-dz-29.html" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1109-dz-33.html" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1110-dz-33.html" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1107-dz-33.html" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/podrostok-plavki/1108-dz-33.html" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1124-88-00.html" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1113-88-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1118-88-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1112-88-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1119-88-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1114-88-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1115-88-1.html" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1126-88-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1130-88-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1129-88-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1131-88-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1128-88-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1127-88-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1125-88-2.html" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1122-88-3.html" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/detskie-plavki/1123-88-3.html" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/startovye-plavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/plavki/startovye-plavki/1064-ph-20010.html" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1170-a0074.html" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1172-a0074.html" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1168-a0074-4.html" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1167-a0074-4.html" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1166-a0074-4.html" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1169-a0074-8.html" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1177-ph-10025.html" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/kupalnik-vzrosli/1179-ph-10085.html" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1152-19101.html" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1150-19121.html" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1151-19121.html" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1148-19124.html" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1134-dz-55.html" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1132-dz-55.html" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1143-dz-56.html" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1138-dz-57.html" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1135-dz-57.html" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1136-dz-57.html" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1137-dz-57.html" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1139-dz-58.html" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1140-dz-58.html" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1141-dz-58.html" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1146-dz-59.html" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1144-dz-59.html" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vseplavki.com.ua/kupalnik/detski-kupalnik/1145-dz-59.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E156"/>
+  <dimension ref="A1:E154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E139" sqref="E139"/>
+      <selection activeCell="E137" sqref="E137"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
@@ -6478,1904 +6405,1874 @@
       </c>
       <c r="E30" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:5" customHeight="1" ht="78.75">
       <c r="A31" s="12"/>
       <c r="B31" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D31" s="21" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="24" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:5" customHeight="1" ht="78.75">
       <c r="A32" s="12"/>
       <c r="B32" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="C32" s="18" t="s">
-        <v>42</v>
+      <c r="C32" s="18">
+        <v>79137</v>
       </c>
       <c r="D32" s="21" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="E32" s="24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="33" spans="1:5" customHeight="1" ht="78.75">
       <c r="A33" s="12"/>
       <c r="B33" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C33" s="18">
-        <v>79137</v>
+        <v>79188</v>
       </c>
       <c r="D33" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:5" customHeight="1" ht="78.75">
       <c r="A34" s="12"/>
       <c r="B34" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C34" s="18">
-        <v>79188</v>
+        <v>79202</v>
       </c>
       <c r="D34" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:5" customHeight="1" ht="78.75">
       <c r="A35" s="12"/>
       <c r="B35" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C35" s="18">
         <v>79202</v>
       </c>
       <c r="D35" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E35" s="24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:5" customHeight="1" ht="78.75">
       <c r="A36" s="12"/>
       <c r="B36" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C36" s="18">
         <v>79202</v>
       </c>
       <c r="D36" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:5" customHeight="1" ht="78.75">
       <c r="A37" s="12"/>
       <c r="B37" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C37" s="18">
-        <v>79202</v>
+        <v>79325</v>
       </c>
       <c r="D37" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E37" s="24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="38" spans="1:5" customHeight="1" ht="78.75">
       <c r="A38" s="12"/>
       <c r="B38" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C38" s="18">
-        <v>79325</v>
+        <v>79328</v>
       </c>
       <c r="D38" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E38" s="24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="39" spans="1:5" customHeight="1" ht="78.75">
       <c r="A39" s="12"/>
       <c r="B39" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C39" s="18">
         <v>79328</v>
       </c>
       <c r="D39" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E39" s="24" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="40" spans="1:5" customHeight="1" ht="78.75">
       <c r="A40" s="12"/>
       <c r="B40" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="18">
-        <v>79328</v>
+        <v>79331</v>
       </c>
       <c r="D40" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E40" s="24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:5" customHeight="1" ht="78.75">
       <c r="A41" s="12"/>
       <c r="B41" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C41" s="18">
         <v>79331</v>
       </c>
       <c r="D41" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E41" s="24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:5" customHeight="1" ht="78.75">
       <c r="A42" s="12"/>
       <c r="B42" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="18">
-        <v>79331</v>
+      <c r="C42" s="18" t="s">
+        <v>56</v>
       </c>
       <c r="D42" s="21" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="E42" s="24" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="43" spans="1:5" customHeight="1" ht="78.75">
       <c r="A43" s="12"/>
       <c r="B43" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C43" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="D43" s="21" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E43" s="24" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="44" spans="1:5" customHeight="1" ht="78.75">
       <c r="A44" s="12"/>
       <c r="B44" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C44" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="D44" s="21" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E44" s="24" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:5" customHeight="1" ht="78.75">
       <c r="A45" s="12"/>
       <c r="B45" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C45" s="18" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D45" s="21" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E45" s="24" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="46" spans="1:5" customHeight="1" ht="78.75">
       <c r="A46" s="12"/>
       <c r="B46" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C46" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="D46" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="D46" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="47" spans="1:5" customHeight="1" ht="78.75">
       <c r="A47" s="12"/>
       <c r="B47" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D47" s="21" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E47" s="24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="48" spans="1:5" customHeight="1" ht="78.75">
       <c r="A48" s="12"/>
       <c r="B48" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C48" s="18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D48" s="21" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E48" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="49" spans="1:5" customHeight="1" ht="78.75">
       <c r="A49" s="12"/>
       <c r="B49" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C49" s="18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D49" s="21" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E49" s="24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="50" spans="1:5" customHeight="1" ht="78.75">
       <c r="A50" s="12"/>
       <c r="B50" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="C50" s="18" t="s">
-        <v>71</v>
+      <c r="C50" s="18">
+        <v>79333</v>
       </c>
       <c r="D50" s="21" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E50" s="24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="51" spans="1:5" customHeight="1" ht="78.75">
       <c r="A51" s="12"/>
       <c r="B51" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="18">
         <v>79333</v>
       </c>
       <c r="D51" s="21" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E51" s="24" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="52" spans="1:5" customHeight="1" ht="78.75">
       <c r="A52" s="12"/>
       <c r="B52" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C52" s="18">
         <v>79333</v>
       </c>
       <c r="D52" s="21" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E52" s="24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="53" spans="1:5" customHeight="1" ht="78.75">
       <c r="A53" s="12"/>
       <c r="B53" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C53" s="18">
-        <v>79333</v>
+        <v>79334</v>
       </c>
       <c r="D53" s="21" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="E53" s="24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="54" spans="1:5" customHeight="1" ht="78.75">
       <c r="A54" s="12"/>
       <c r="B54" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="18">
         <v>79334</v>
       </c>
       <c r="D54" s="21" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E54" s="24" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="55" spans="1:5" customHeight="1" ht="78.75">
       <c r="A55" s="12"/>
       <c r="B55" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C55" s="18">
         <v>79334</v>
       </c>
       <c r="D55" s="21" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E55" s="24" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="56" spans="1:5" customHeight="1" ht="78.75">
       <c r="A56" s="12"/>
       <c r="B56" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C56" s="18">
         <v>79334</v>
       </c>
       <c r="D56" s="21" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E56" s="24" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="57" spans="1:5" customHeight="1" ht="78.75">
       <c r="A57" s="12"/>
       <c r="B57" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C57" s="18">
         <v>79334</v>
       </c>
       <c r="D57" s="21" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:5" customHeight="1" ht="78.75">
       <c r="A58" s="12"/>
       <c r="B58" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C58" s="18">
         <v>79334</v>
       </c>
       <c r="D58" s="21" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E58" s="24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="59" spans="1:5" customHeight="1" ht="78.75">
       <c r="A59" s="12"/>
       <c r="B59" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="C59" s="18">
-        <v>79334</v>
+      <c r="C59" s="18" t="s">
+        <v>82</v>
       </c>
       <c r="D59" s="21" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="E59" s="24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="60" spans="1:5" customHeight="1" ht="78.75">
       <c r="A60" s="12"/>
       <c r="B60" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="C60" s="18" t="s">
-        <v>83</v>
+      <c r="C60" s="18">
+        <v>7990</v>
       </c>
       <c r="D60" s="21" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="E60" s="24" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="61" spans="1:5" customHeight="1" ht="78.75">
       <c r="A61" s="12"/>
       <c r="B61" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="C61" s="18">
-        <v>7990</v>
+      <c r="C61" s="18" t="s">
+        <v>85</v>
       </c>
       <c r="D61" s="21" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="E61" s="24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="62" spans="1:5" customHeight="1" ht="78.75">
       <c r="A62" s="12"/>
       <c r="B62" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C62" s="18" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D62" s="21" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E62" s="24" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="63" spans="1:5" customHeight="1" ht="78.75">
       <c r="A63" s="12"/>
       <c r="B63" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C63" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="D63" s="21" t="s">
         <v>89</v>
       </c>
-      <c r="D63" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="64" spans="1:5" customHeight="1" ht="78.75">
       <c r="A64" s="12"/>
       <c r="B64" s="15" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="C64" s="18" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D64" s="21" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E64" s="24" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="65" spans="1:5" customHeight="1" ht="78.75">
       <c r="A65" s="12"/>
       <c r="B65" s="15" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="C65" s="18" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D65" s="21" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="E65" s="24" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="66" spans="1:5" customHeight="1" ht="78.75">
       <c r="A66" s="12"/>
       <c r="B66" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C66" s="18" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D66" s="21" t="s">
         <v>98</v>
       </c>
       <c r="E66" s="24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="67" spans="1:5" customHeight="1" ht="78.75">
       <c r="A67" s="12"/>
       <c r="B67" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C67" s="18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D67" s="21" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E67" s="24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="68" spans="1:5" customHeight="1" ht="78.75">
       <c r="A68" s="12"/>
       <c r="B68" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C68" s="18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D68" s="21" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E68" s="24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="69" spans="1:5" customHeight="1" ht="78.75">
       <c r="A69" s="12"/>
       <c r="B69" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C69" s="18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D69" s="21" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E69" s="24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="70" spans="1:5" customHeight="1" ht="78.75">
       <c r="A70" s="12"/>
       <c r="B70" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C70" s="18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D70" s="21" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E70" s="24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="71" spans="1:5" customHeight="1" ht="78.75">
       <c r="A71" s="12"/>
       <c r="B71" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C71" s="18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D71" s="21" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E71" s="24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="72" spans="1:5" customHeight="1" ht="78.75">
       <c r="A72" s="12"/>
       <c r="B72" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C72" s="18" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D72" s="21" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E72" s="24" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="73" spans="1:5" customHeight="1" ht="78.75">
       <c r="A73" s="12"/>
       <c r="B73" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C73" s="18" t="s">
         <v>113</v>
       </c>
       <c r="D73" s="21" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="E73" s="24" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="74" spans="1:5" customHeight="1" ht="78.75">
       <c r="A74" s="12"/>
       <c r="B74" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C74" s="18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D74" s="21" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="E74" s="24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="75" spans="1:5" customHeight="1" ht="78.75">
       <c r="A75" s="12"/>
       <c r="B75" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C75" s="18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D75" s="21" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E75" s="24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="76" spans="1:5" customHeight="1" ht="78.75">
       <c r="A76" s="12"/>
       <c r="B76" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C76" s="18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D76" s="21" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E76" s="24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="77" spans="1:5" customHeight="1" ht="78.75">
       <c r="A77" s="12"/>
       <c r="B77" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C77" s="18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D77" s="21" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E77" s="24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="78" spans="1:5" customHeight="1" ht="78.75">
       <c r="A78" s="12"/>
       <c r="B78" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C78" s="18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D78" s="21" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E78" s="24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="79" spans="1:5" customHeight="1" ht="78.75">
       <c r="A79" s="12"/>
       <c r="B79" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C79" s="18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D79" s="21" t="s">
         <v>98</v>
       </c>
       <c r="E79" s="24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="80" spans="1:5" customHeight="1" ht="78.75">
       <c r="A80" s="12"/>
       <c r="B80" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C80" s="18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D80" s="21" t="s">
         <v>98</v>
       </c>
       <c r="E80" s="24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="81" spans="1:5" customHeight="1" ht="78.75">
       <c r="A81" s="12"/>
       <c r="B81" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C81" s="18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D81" s="21" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E81" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="82" spans="1:5" customHeight="1" ht="78.75">
       <c r="A82" s="12"/>
       <c r="B82" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C82" s="18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D82" s="21" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E82" s="24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="83" spans="1:5" customHeight="1" ht="78.75">
       <c r="A83" s="12"/>
       <c r="B83" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C83" s="18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D83" s="21" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E83" s="24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="84" spans="1:5" customHeight="1" ht="78.75">
       <c r="A84" s="12"/>
       <c r="B84" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C84" s="18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D84" s="21" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="E84" s="24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="85" spans="1:5" customHeight="1" ht="78.75">
       <c r="A85" s="12"/>
       <c r="B85" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C85" s="18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D85" s="21" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="E85" s="24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="86" spans="1:5" customHeight="1" ht="78.75">
       <c r="A86" s="12"/>
       <c r="B86" s="15" t="s">
-        <v>96</v>
+        <v>139</v>
       </c>
       <c r="C86" s="18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D86" s="21" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="E86" s="24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="87" spans="1:5" customHeight="1" ht="78.75">
       <c r="A87" s="12"/>
       <c r="B87" s="15" t="s">
-        <v>96</v>
+        <v>139</v>
       </c>
       <c r="C87" s="18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D87" s="21" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="E87" s="24" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="88" spans="1:5" customHeight="1" ht="78.75">
       <c r="A88" s="12"/>
       <c r="B88" s="15" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C88" s="18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D88" s="21" t="s">
         <v>35</v>
       </c>
       <c r="E88" s="24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="89" spans="1:5" customHeight="1" ht="78.75">
       <c r="A89" s="12"/>
       <c r="B89" s="15" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C89" s="18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D89" s="21" t="s">
         <v>35</v>
       </c>
       <c r="E89" s="24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="90" spans="1:5" customHeight="1" ht="78.75">
       <c r="A90" s="12"/>
       <c r="B90" s="15" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C90" s="18" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D90" s="21" t="s">
         <v>35</v>
       </c>
       <c r="E90" s="24" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="91" spans="1:5" customHeight="1" ht="78.75">
       <c r="A91" s="12"/>
       <c r="B91" s="15" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C91" s="18" t="s">
         <v>149</v>
       </c>
       <c r="D91" s="21" t="s">
         <v>35</v>
       </c>
       <c r="E91" s="24" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="92" spans="1:5" customHeight="1" ht="78.75">
-[...10 lines deleted...]
-      <c r="E92" s="24" t="s">
+    <row r="92" spans="1:5">
+      <c r="A92" s="31" t="s">
         <v>151</v>
       </c>
+      <c r="B92" s="32"/>
+      <c r="C92" s="33"/>
+      <c r="D92" s="34"/>
+      <c r="E92" s="35"/>
     </row>
     <row r="93" spans="1:5" customHeight="1" ht="78.75">
       <c r="A93" s="12"/>
       <c r="B93" s="15" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="C93" s="18" t="s">
         <v>152</v>
       </c>
       <c r="D93" s="21" t="s">
-        <v>35</v>
+        <v>153</v>
       </c>
       <c r="E93" s="24" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-      <c r="A94" s="31" t="s">
         <v>154</v>
       </c>
-      <c r="B94" s="32"/>
-[...2 lines deleted...]
-      <c r="E94" s="35"/>
+    </row>
+    <row r="94" spans="1:5" customHeight="1" ht="78.75">
+      <c r="A94" s="12"/>
+      <c r="B94" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="C94" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="D94" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="E94" s="24" t="s">
+        <v>157</v>
+      </c>
     </row>
     <row r="95" spans="1:5" customHeight="1" ht="78.75">
       <c r="A95" s="12"/>
       <c r="B95" s="15" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="C95" s="18" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D95" s="21" t="s">
         <v>156</v>
       </c>
       <c r="E95" s="24" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="96" spans="1:5" customHeight="1" ht="78.75">
       <c r="A96" s="12"/>
       <c r="B96" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C96" s="18" t="s">
         <v>158</v>
       </c>
       <c r="D96" s="21" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E96" s="24" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="97" spans="1:5" customHeight="1" ht="78.75">
       <c r="A97" s="12"/>
       <c r="B97" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C97" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="E97" s="24" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="98" spans="1:5" customHeight="1" ht="78.75">
       <c r="A98" s="12"/>
       <c r="B98" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C98" s="18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D98" s="21" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E98" s="24" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="99" spans="1:5" customHeight="1" ht="78.75">
       <c r="A99" s="12"/>
       <c r="B99" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C99" s="18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D99" s="21" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E99" s="24" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="100" spans="1:5" customHeight="1" ht="78.75">
       <c r="A100" s="12"/>
       <c r="B100" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C100" s="18" t="s">
         <v>165</v>
       </c>
       <c r="D100" s="21" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E100" s="24" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="101" spans="1:5" customHeight="1" ht="78.75">
       <c r="A101" s="12"/>
       <c r="B101" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C101" s="18" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D101" s="21" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="E101" s="24" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="102" spans="1:5" customHeight="1" ht="78.75">
       <c r="A102" s="12"/>
       <c r="B102" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C102" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="D102" s="21" t="s">
         <v>168</v>
       </c>
-      <c r="D102" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E102" s="24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="103" spans="1:5" customHeight="1" ht="78.75">
       <c r="A103" s="12"/>
       <c r="B103" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C103" s="18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D103" s="21" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E103" s="24" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="104" spans="1:5" customHeight="1" ht="78.75">
       <c r="A104" s="12"/>
       <c r="B104" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C104" s="18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D104" s="21" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E104" s="24" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="105" spans="1:5" customHeight="1" ht="78.75">
       <c r="A105" s="12"/>
       <c r="B105" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C105" s="18" t="s">
         <v>174</v>
       </c>
       <c r="D105" s="21" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E105" s="24" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="106" spans="1:5" customHeight="1" ht="78.75">
       <c r="A106" s="12"/>
       <c r="B106" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C106" s="18" t="s">
         <v>174</v>
       </c>
       <c r="D106" s="21" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E106" s="24" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="107" spans="1:5" customHeight="1" ht="78.75">
       <c r="A107" s="12"/>
       <c r="B107" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C107" s="18" t="s">
+        <v>174</v>
+      </c>
+      <c r="D107" s="21" t="s">
+        <v>168</v>
+      </c>
+      <c r="E107" s="24" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="108" spans="1:5" customHeight="1" ht="78.75">
       <c r="A108" s="12"/>
       <c r="B108" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C108" s="18" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D108" s="21" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E108" s="24" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="36" t="s">
         <v>179</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      </c>
+      <c r="B109" s="37"/>
+      <c r="C109" s="38"/>
+      <c r="D109" s="39"/>
+      <c r="E109" s="40"/>
     </row>
     <row r="110" spans="1:5" customHeight="1" ht="78.75">
       <c r="A110" s="12"/>
       <c r="B110" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C110" s="18" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D110" s="21" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="E110" s="24" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      <c r="A111" s="36" t="s">
         <v>182</v>
       </c>
-      <c r="B111" s="37"/>
-[...2 lines deleted...]
-      <c r="E111" s="40"/>
+    </row>
+    <row r="111" spans="1:5" customHeight="1" ht="78.75">
+      <c r="A111" s="12"/>
+      <c r="B111" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="C111" s="18" t="s">
+        <v>183</v>
+      </c>
+      <c r="D111" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="E111" s="24" t="s">
+        <v>185</v>
+      </c>
     </row>
     <row r="112" spans="1:5" customHeight="1" ht="78.75">
       <c r="A112" s="12"/>
       <c r="B112" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C112" s="18" t="s">
         <v>183</v>
       </c>
       <c r="D112" s="21" t="s">
         <v>184</v>
       </c>
       <c r="E112" s="24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="113" spans="1:5" customHeight="1" ht="78.75">
       <c r="A113" s="12"/>
       <c r="B113" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C113" s="18" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D113" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="E113" s="24" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="114" spans="1:5" customHeight="1" ht="78.75">
       <c r="A114" s="12"/>
       <c r="B114" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C114" s="18" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D114" s="21" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E114" s="24" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="115" spans="1:5" customHeight="1" ht="78.75">
       <c r="A115" s="12"/>
       <c r="B115" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C115" s="18" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D115" s="21" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E115" s="24" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="116" spans="1:5" customHeight="1" ht="78.75">
       <c r="A116" s="12"/>
       <c r="B116" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C116" s="18" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D116" s="21" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E116" s="24" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="117" spans="1:5" customHeight="1" ht="78.75">
       <c r="A117" s="12"/>
       <c r="B117" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C117" s="18" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D117" s="21" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E117" s="24" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="118" spans="1:5" customHeight="1" ht="78.75">
       <c r="A118" s="12"/>
       <c r="B118" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C118" s="18" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D118" s="21" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E118" s="24" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="119" spans="1:5" customHeight="1" ht="78.75">
       <c r="A119" s="12"/>
       <c r="B119" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C119" s="18" t="s">
+        <v>191</v>
+      </c>
+      <c r="D119" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="E119" s="24" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="120" spans="1:5" customHeight="1" ht="78.75">
       <c r="A120" s="12"/>
       <c r="B120" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C120" s="18" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D120" s="21" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E120" s="24" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="121" spans="1:5" customHeight="1" ht="78.75">
       <c r="A121" s="12"/>
       <c r="B121" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C121" s="18" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D121" s="21" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E121" s="24" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="122" spans="1:5" customHeight="1" ht="78.75">
       <c r="A122" s="12"/>
       <c r="B122" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C122" s="18" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D122" s="21" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E122" s="24" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="123" spans="1:5" customHeight="1" ht="78.75">
       <c r="A123" s="12"/>
       <c r="B123" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C123" s="18" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D123" s="21" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E123" s="24" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="124" spans="1:5" customHeight="1" ht="78.75">
       <c r="A124" s="12"/>
       <c r="B124" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C124" s="18" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="D124" s="21" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E124" s="24" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="125" spans="1:5" customHeight="1" ht="78.75">
       <c r="A125" s="12"/>
       <c r="B125" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C125" s="18" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="D125" s="21" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E125" s="24" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="126" spans="1:5" customHeight="1" ht="78.75">
-[...4 lines deleted...]
-      <c r="C126" s="18" t="s">
+    <row r="126" spans="1:5">
+      <c r="A126" s="41" t="s">
         <v>202</v>
       </c>
-      <c r="D126" s="21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B126" s="42"/>
+      <c r="C126" s="43"/>
+      <c r="D126" s="44"/>
+      <c r="E126" s="45"/>
     </row>
     <row r="127" spans="1:5" customHeight="1" ht="78.75">
       <c r="A127" s="12"/>
       <c r="B127" s="15" t="s">
-        <v>96</v>
+        <v>139</v>
       </c>
       <c r="C127" s="18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D127" s="21" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="E127" s="24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="128" spans="1:5">
-      <c r="A128" s="41" t="s">
-[...5 lines deleted...]
-      <c r="E128" s="45"/>
+      <c r="A128" s="46" t="s">
+        <v>206</v>
+      </c>
+      <c r="B128" s="47"/>
+      <c r="C128" s="48"/>
+      <c r="D128" s="49"/>
+      <c r="E128" s="50"/>
     </row>
     <row r="129" spans="1:5" customHeight="1" ht="78.75">
       <c r="A129" s="12"/>
       <c r="B129" s="15" t="s">
-        <v>142</v>
+        <v>207</v>
       </c>
       <c r="C129" s="18" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D129" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E129" s="24" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" customHeight="1" ht="78.75">
+      <c r="A130" s="12"/>
+      <c r="B130" s="15" t="s">
         <v>207</v>
       </c>
-      <c r="E129" s="24" t="s">
+      <c r="C130" s="18" t="s">
         <v>208</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="E130" s="50"/>
+      <c r="D130" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E130" s="24" t="s">
+        <v>210</v>
+      </c>
     </row>
     <row r="131" spans="1:5" customHeight="1" ht="78.75">
       <c r="A131" s="12"/>
       <c r="B131" s="15" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C131" s="18" t="s">
         <v>211</v>
       </c>
       <c r="D131" s="21" t="s">
         <v>35</v>
       </c>
       <c r="E131" s="24" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="132" spans="1:5" customHeight="1" ht="78.75">
       <c r="A132" s="12"/>
       <c r="B132" s="15" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C132" s="18" t="s">
         <v>211</v>
       </c>
       <c r="D132" s="21" t="s">
         <v>35</v>
       </c>
       <c r="E132" s="24" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="133" spans="1:5" customHeight="1" ht="78.75">
       <c r="A133" s="12"/>
       <c r="B133" s="15" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C133" s="18" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D133" s="21" t="s">
         <v>35</v>
       </c>
       <c r="E133" s="24" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="134" spans="1:5" customHeight="1" ht="78.75">
       <c r="A134" s="12"/>
       <c r="B134" s="15" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C134" s="18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D134" s="21" t="s">
         <v>35</v>
       </c>
       <c r="E134" s="24" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="135" spans="1:5" customHeight="1" ht="78.75">
       <c r="A135" s="12"/>
       <c r="B135" s="15" t="s">
-        <v>210</v>
+        <v>139</v>
       </c>
       <c r="C135" s="18" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D135" s="21" t="s">
-        <v>35</v>
+        <v>218</v>
       </c>
       <c r="E135" s="24" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="136" spans="1:5" customHeight="1" ht="78.75">
       <c r="A136" s="12"/>
       <c r="B136" s="15" t="s">
-        <v>210</v>
+        <v>139</v>
       </c>
       <c r="C136" s="18" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D136" s="21" t="s">
-        <v>35</v>
+        <v>221</v>
       </c>
       <c r="E136" s="24" t="s">
-        <v>219</v>
-[...13 lines deleted...]
-      <c r="E137" s="24" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="138" spans="1:5" customHeight="1" ht="78.75">
+    <row r="137" spans="1:5">
+      <c r="A137" s="51" t="s">
+        <v>223</v>
+      </c>
+      <c r="B137" s="52"/>
+      <c r="C137" s="53"/>
+      <c r="D137" s="54"/>
+      <c r="E137" s="55"/>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="12"/>
       <c r="B138" s="15" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>207</v>
+      </c>
+      <c r="C138" s="18">
+        <v>19101</v>
       </c>
       <c r="D138" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="E138" s="24" t="s">
         <v>224</v>
       </c>
-      <c r="E138" s="24" t="s">
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="12"/>
+      <c r="B139" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="C139" s="18">
+        <v>19121</v>
+      </c>
+      <c r="D139" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="E139" s="24" t="s">
         <v>225</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="E139" s="55"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="12"/>
       <c r="B140" s="15" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C140" s="18">
-        <v>19101</v>
+        <v>19121</v>
       </c>
       <c r="D140" s="21" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E140" s="24" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="12"/>
       <c r="B141" s="15" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C141" s="18">
-        <v>19121</v>
+        <v>19124</v>
       </c>
       <c r="D141" s="21" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E141" s="24" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="12"/>
       <c r="B142" s="15" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>19121</v>
+        <v>93</v>
+      </c>
+      <c r="C142" s="18" t="s">
+        <v>228</v>
       </c>
       <c r="D142" s="21" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="E142" s="24" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="12"/>
       <c r="B143" s="15" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>19124</v>
+        <v>93</v>
+      </c>
+      <c r="C143" s="18" t="s">
+        <v>228</v>
       </c>
       <c r="D143" s="21" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="E143" s="24" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="12"/>
       <c r="B144" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C144" s="18" t="s">
         <v>231</v>
       </c>
       <c r="D144" s="21" t="s">
         <v>13</v>
       </c>
       <c r="E144" s="24" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="12"/>
       <c r="B145" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C145" s="18" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D145" s="21" t="s">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="E145" s="24" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="12"/>
       <c r="B146" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C146" s="18" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D146" s="21" t="s">
-        <v>13</v>
+        <v>235</v>
       </c>
       <c r="E146" s="24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="12"/>
       <c r="B147" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C147" s="18" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="D147" s="21" t="s">
-        <v>98</v>
+        <v>235</v>
       </c>
       <c r="E147" s="24" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="12"/>
       <c r="B148" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C148" s="18" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="D148" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="E148" s="24" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="12"/>
       <c r="B149" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C149" s="18" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D149" s="21" t="s">
-        <v>238</v>
+        <v>168</v>
       </c>
       <c r="E149" s="24" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="12"/>
       <c r="B150" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C150" s="18" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D150" s="21" t="s">
-        <v>238</v>
+        <v>168</v>
       </c>
       <c r="E150" s="24" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="12"/>
       <c r="B151" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C151" s="18" t="s">
+        <v>239</v>
+      </c>
+      <c r="D151" s="21" t="s">
+        <v>168</v>
+      </c>
+      <c r="E151" s="24" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="12"/>
       <c r="B152" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C152" s="18" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D152" s="21" t="s">
-        <v>171</v>
+        <v>98</v>
       </c>
       <c r="E152" s="24" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="12"/>
       <c r="B153" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C153" s="18" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D153" s="21" t="s">
-        <v>171</v>
+        <v>98</v>
       </c>
       <c r="E153" s="24" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="154" spans="1:5">
-      <c r="A154" s="12"/>
-[...3 lines deleted...]
-      <c r="C154" s="18" t="s">
+      <c r="A154" s="13"/>
+      <c r="B154" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="C154" s="19" t="s">
+        <v>243</v>
+      </c>
+      <c r="D154" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="E154" s="25" t="s">
         <v>246</v>
-      </c>
-[...34 lines deleted...]
-        <v>249</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A11:E11"/>
-    <mergeCell ref="A94:E94"/>
-    <mergeCell ref="A111:E111"/>
+    <mergeCell ref="A92:E92"/>
+    <mergeCell ref="A109:E109"/>
+    <mergeCell ref="A126:E126"/>
     <mergeCell ref="A128:E128"/>
-    <mergeCell ref="A130:E130"/>
-    <mergeCell ref="A139:E139"/>
+    <mergeCell ref="A137:E137"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="E32" r:id="rId_hyperlink_23"/>
@@ -8416,115 +8313,113 @@
     <hyperlink ref="E67" r:id="rId_hyperlink_58"/>
     <hyperlink ref="E68" r:id="rId_hyperlink_59"/>
     <hyperlink ref="E69" r:id="rId_hyperlink_60"/>
     <hyperlink ref="E70" r:id="rId_hyperlink_61"/>
     <hyperlink ref="E71" r:id="rId_hyperlink_62"/>
     <hyperlink ref="E72" r:id="rId_hyperlink_63"/>
     <hyperlink ref="E73" r:id="rId_hyperlink_64"/>
     <hyperlink ref="E74" r:id="rId_hyperlink_65"/>
     <hyperlink ref="E75" r:id="rId_hyperlink_66"/>
     <hyperlink ref="E76" r:id="rId_hyperlink_67"/>
     <hyperlink ref="E77" r:id="rId_hyperlink_68"/>
     <hyperlink ref="E78" r:id="rId_hyperlink_69"/>
     <hyperlink ref="E79" r:id="rId_hyperlink_70"/>
     <hyperlink ref="E80" r:id="rId_hyperlink_71"/>
     <hyperlink ref="E81" r:id="rId_hyperlink_72"/>
     <hyperlink ref="E82" r:id="rId_hyperlink_73"/>
     <hyperlink ref="E83" r:id="rId_hyperlink_74"/>
     <hyperlink ref="E84" r:id="rId_hyperlink_75"/>
     <hyperlink ref="E85" r:id="rId_hyperlink_76"/>
     <hyperlink ref="E86" r:id="rId_hyperlink_77"/>
     <hyperlink ref="E87" r:id="rId_hyperlink_78"/>
     <hyperlink ref="E88" r:id="rId_hyperlink_79"/>
     <hyperlink ref="E89" r:id="rId_hyperlink_80"/>
     <hyperlink ref="E90" r:id="rId_hyperlink_81"/>
     <hyperlink ref="E91" r:id="rId_hyperlink_82"/>
-    <hyperlink ref="E92" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="A92" r:id="rId_hyperlink_83"/>
     <hyperlink ref="E93" r:id="rId_hyperlink_84"/>
-    <hyperlink ref="A94" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="E94" r:id="rId_hyperlink_85"/>
     <hyperlink ref="E95" r:id="rId_hyperlink_86"/>
     <hyperlink ref="E96" r:id="rId_hyperlink_87"/>
     <hyperlink ref="E97" r:id="rId_hyperlink_88"/>
     <hyperlink ref="E98" r:id="rId_hyperlink_89"/>
     <hyperlink ref="E99" r:id="rId_hyperlink_90"/>
     <hyperlink ref="E100" r:id="rId_hyperlink_91"/>
     <hyperlink ref="E101" r:id="rId_hyperlink_92"/>
     <hyperlink ref="E102" r:id="rId_hyperlink_93"/>
     <hyperlink ref="E103" r:id="rId_hyperlink_94"/>
     <hyperlink ref="E104" r:id="rId_hyperlink_95"/>
     <hyperlink ref="E105" r:id="rId_hyperlink_96"/>
     <hyperlink ref="E106" r:id="rId_hyperlink_97"/>
     <hyperlink ref="E107" r:id="rId_hyperlink_98"/>
     <hyperlink ref="E108" r:id="rId_hyperlink_99"/>
-    <hyperlink ref="E109" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="A109" r:id="rId_hyperlink_100"/>
     <hyperlink ref="E110" r:id="rId_hyperlink_101"/>
-    <hyperlink ref="A111" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="E111" r:id="rId_hyperlink_102"/>
     <hyperlink ref="E112" r:id="rId_hyperlink_103"/>
     <hyperlink ref="E113" r:id="rId_hyperlink_104"/>
     <hyperlink ref="E114" r:id="rId_hyperlink_105"/>
     <hyperlink ref="E115" r:id="rId_hyperlink_106"/>
     <hyperlink ref="E116" r:id="rId_hyperlink_107"/>
     <hyperlink ref="E117" r:id="rId_hyperlink_108"/>
     <hyperlink ref="E118" r:id="rId_hyperlink_109"/>
     <hyperlink ref="E119" r:id="rId_hyperlink_110"/>
     <hyperlink ref="E120" r:id="rId_hyperlink_111"/>
     <hyperlink ref="E121" r:id="rId_hyperlink_112"/>
     <hyperlink ref="E122" r:id="rId_hyperlink_113"/>
     <hyperlink ref="E123" r:id="rId_hyperlink_114"/>
     <hyperlink ref="E124" r:id="rId_hyperlink_115"/>
     <hyperlink ref="E125" r:id="rId_hyperlink_116"/>
-    <hyperlink ref="E126" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="A126" r:id="rId_hyperlink_117"/>
     <hyperlink ref="E127" r:id="rId_hyperlink_118"/>
     <hyperlink ref="A128" r:id="rId_hyperlink_119"/>
     <hyperlink ref="E129" r:id="rId_hyperlink_120"/>
-    <hyperlink ref="A130" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="E130" r:id="rId_hyperlink_121"/>
     <hyperlink ref="E131" r:id="rId_hyperlink_122"/>
     <hyperlink ref="E132" r:id="rId_hyperlink_123"/>
     <hyperlink ref="E133" r:id="rId_hyperlink_124"/>
     <hyperlink ref="E134" r:id="rId_hyperlink_125"/>
     <hyperlink ref="E135" r:id="rId_hyperlink_126"/>
     <hyperlink ref="E136" r:id="rId_hyperlink_127"/>
-    <hyperlink ref="E137" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="A137" r:id="rId_hyperlink_128"/>
     <hyperlink ref="E138" r:id="rId_hyperlink_129"/>
-    <hyperlink ref="A139" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="E139" r:id="rId_hyperlink_130"/>
     <hyperlink ref="E140" r:id="rId_hyperlink_131"/>
     <hyperlink ref="E141" r:id="rId_hyperlink_132"/>
     <hyperlink ref="E142" r:id="rId_hyperlink_133"/>
     <hyperlink ref="E143" r:id="rId_hyperlink_134"/>
     <hyperlink ref="E144" r:id="rId_hyperlink_135"/>
     <hyperlink ref="E145" r:id="rId_hyperlink_136"/>
     <hyperlink ref="E146" r:id="rId_hyperlink_137"/>
     <hyperlink ref="E147" r:id="rId_hyperlink_138"/>
     <hyperlink ref="E148" r:id="rId_hyperlink_139"/>
     <hyperlink ref="E149" r:id="rId_hyperlink_140"/>
     <hyperlink ref="E150" r:id="rId_hyperlink_141"/>
     <hyperlink ref="E151" r:id="rId_hyperlink_142"/>
     <hyperlink ref="E152" r:id="rId_hyperlink_143"/>
     <hyperlink ref="E153" r:id="rId_hyperlink_144"/>
     <hyperlink ref="E154" r:id="rId_hyperlink_145"/>
-    <hyperlink ref="E155" r:id="rId_hyperlink_146"/>
-    <hyperlink ref="E156" r:id="rId_hyperlink_147"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>